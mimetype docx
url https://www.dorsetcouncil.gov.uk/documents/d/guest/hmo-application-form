--- v0 (2026-06-21)
+++ v1 (2026-09-12)
@@ -1,92 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CE768C2" w14:textId="62CC34F0" w:rsidR="003315A0" w:rsidRDefault="00BA6A1E">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F17B6AD" wp14:editId="58EF8F57">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3810</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2211070" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1" descr="cid:image001.png@01D4CEB8.0C25DFA0"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="cid:image001.png@01D4CEB8.0C25DFA0"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" r:link="rId12">
+                    <a:blip r:embed="rId8" r:link="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2211070" cy="1028700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -353,51 +349,51 @@
       </w:r>
       <w:r w:rsidR="000022F1">
         <w:t>County Hall, Colliton Park</w:t>
       </w:r>
       <w:r w:rsidR="004F13C7">
         <w:t>, Dorchester, Dorset, DT1 1</w:t>
       </w:r>
       <w:r w:rsidR="000022F1">
         <w:t>XJ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE768DB" w14:textId="77777777" w:rsidR="00E81C82" w:rsidRPr="004F13C7" w:rsidRDefault="00E81C82" w:rsidP="009723EE"/>
     <w:p w14:paraId="0CE768DC" w14:textId="372C2AEA" w:rsidR="009723EE" w:rsidRDefault="009723EE" w:rsidP="009723EE">
       <w:r w:rsidRPr="00F405DD">
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidR="00F405DD">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F405DD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F405DD">
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00406B89" w:rsidRPr="00B57649">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>housingstandards@dorsetcouncil.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CE768DD" w14:textId="77777777" w:rsidR="00E81C82" w:rsidRDefault="00E81C82" w:rsidP="009723EE"/>
     <w:p w14:paraId="0CE768DE" w14:textId="77777777" w:rsidR="00494F35" w:rsidRDefault="00F405DD" w:rsidP="00F405DD">
       <w:r>
         <w:t>Telephone</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00ED6C83">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t>1305 251010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE768DF" w14:textId="77777777" w:rsidR="008A2062" w:rsidRDefault="008A2062">
       <w:pPr>
@@ -494,59 +490,51 @@
       <w:r w:rsidR="00B56E2E">
         <w:t>If there is insufficient space to answer any question on this form</w:t>
       </w:r>
       <w:r w:rsidR="0066444D">
         <w:t>, then</w:t>
       </w:r>
       <w:r w:rsidR="00B56E2E">
         <w:t xml:space="preserve"> please provide the information on a separate piece of paper.</w:t>
       </w:r>
       <w:r w:rsidR="00C2667B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B56E2E">
         <w:t>Please indicate that you have done</w:t>
       </w:r>
       <w:r w:rsidR="008814A4">
         <w:t xml:space="preserve"> this in the relevant answer</w:t>
       </w:r>
       <w:r w:rsidR="00B56E2E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE768E9" w14:textId="77777777" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="002802F2"/>
     <w:p w14:paraId="0CE768EA" w14:textId="77777777" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="002802F2">
       <w:r>
-        <w:t xml:space="preserve">When completing this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> you will be asked to provide certain ‘up to date’ documents. Depending on the property you intend to licence</w:t>
+        <w:t>When completing this form you will be asked to provide certain ‘up to date’ documents. Depending on the property you intend to licence</w:t>
       </w:r>
       <w:r w:rsidR="00E81C82">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this may include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE768EB" w14:textId="77777777" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="002802F2"/>
     <w:p w14:paraId="0CE768EC" w14:textId="77777777" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="00E81C82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Plans of the property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE768ED" w14:textId="1A4D088F" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="00E81C82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -627,140 +615,135 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">HMO Licensing </w:t>
       </w:r>
       <w:r w:rsidR="00EE6C65" w:rsidRPr="00FD4A6C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fees</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4A6C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and Discounts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE768F4" w14:textId="77777777" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="002802F2"/>
     <w:p w14:paraId="0CE768F5" w14:textId="77777777" w:rsidR="00B16623" w:rsidRDefault="00812D72" w:rsidP="002802F2">
       <w:r>
         <w:t xml:space="preserve">As part of your </w:t>
       </w:r>
       <w:r w:rsidR="00D07FEC">
         <w:t xml:space="preserve">HMO licence </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>application</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> you must pay </w:t>
+        <w:t xml:space="preserve">application you must pay </w:t>
       </w:r>
       <w:r w:rsidR="00D07FEC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B16623">
         <w:t xml:space="preserve"> fee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE768F6" w14:textId="77777777" w:rsidR="00B16623" w:rsidRDefault="00B16623" w:rsidP="002802F2"/>
     <w:p w14:paraId="0CE768F7" w14:textId="776660AF" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="002802F2">
       <w:r>
         <w:t>If you are a member of this Council</w:t>
       </w:r>
       <w:r w:rsidR="00BA6A1E">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00406B89">
         <w:t xml:space="preserve">Landlord Forum (previously known as the </w:t>
       </w:r>
       <w:r>
         <w:t>Landlord</w:t>
       </w:r>
       <w:r w:rsidR="00F02D9B">
         <w:t xml:space="preserve">s’ </w:t>
       </w:r>
       <w:r>
         <w:t>Local Authority Partnership</w:t>
       </w:r>
       <w:r w:rsidR="0066444D">
         <w:t xml:space="preserve"> (LLAP)</w:t>
       </w:r>
       <w:r w:rsidR="00BB20BB">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00BB20BB" w:rsidRPr="00BB20BB">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Landlord Forum - Dorset Council</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, the National </w:t>
       </w:r>
       <w:r w:rsidR="00F02D9B">
         <w:t xml:space="preserve">Residential </w:t>
       </w:r>
       <w:r>
         <w:t>Landlords Association</w:t>
       </w:r>
       <w:r w:rsidR="008814A4">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00F02D9B" w:rsidRPr="00F02D9B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NRLA - The Home For Landlords</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008814A4">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidR="00B16623">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>Guild of Residential Landlords</w:t>
       </w:r>
       <w:r w:rsidR="00B16623">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00B16623" w:rsidRPr="002E654D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.landlordsguild.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B16623">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, then you will be entitled to </w:t>
       </w:r>
       <w:r w:rsidR="0066444D">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">10% discount on your HMO </w:t>
       </w:r>
       <w:r w:rsidR="001B16CF">
         <w:t>licensing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fee as detailed below.</w:t>
       </w:r>
@@ -846,222 +829,221 @@
             </w:pPr>
             <w:r w:rsidRPr="00021891">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Discounted fee with landlord group membership</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002875FE" w14:paraId="0CE76907" w14:textId="77777777" w:rsidTr="002875FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76903" w14:textId="77777777" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
             <w:r>
               <w:t>New application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE76904" w14:textId="2528E67D" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
+          <w:p w14:paraId="0CE76904" w14:textId="201D5DC0" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>£</w:t>
             </w:r>
+            <w:r w:rsidR="008E6965">
+              <w:t>900</w:t>
+            </w:r>
             <w:r w:rsidR="00310246">
-              <w:t>810.00</w:t>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE76905" w14:textId="056C5148" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
+          <w:p w14:paraId="0CE76905" w14:textId="283A77F8" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>£</w:t>
             </w:r>
+            <w:r w:rsidR="008E6965">
+              <w:t>810</w:t>
+            </w:r>
             <w:r w:rsidR="00310246">
-              <w:t>729.00</w:t>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002875FE" w14:paraId="0CE7690C" w14:textId="77777777" w:rsidTr="002875FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76908" w14:textId="77777777" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
             <w:r>
               <w:t>Renewal application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE76909" w14:textId="2B5E19F5" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
+          <w:p w14:paraId="0CE76909" w14:textId="01E3ECC8" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>£</w:t>
             </w:r>
+            <w:r w:rsidR="008E6965">
+              <w:t>740</w:t>
+            </w:r>
             <w:r w:rsidR="00310246">
-              <w:t>670.00</w:t>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE7690A" w14:textId="4378E526" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
+          <w:p w14:paraId="0CE7690A" w14:textId="514E7ABC" w:rsidR="002875FE" w:rsidRDefault="002875FE" w:rsidP="001944AB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="00310246">
-              <w:t>603.00</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6965">
+              <w:t>66</w:t>
+            </w:r>
+            <w:r w:rsidR="00310246">
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CE7690D" w14:textId="77777777" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="002802F2"/>
     <w:p w14:paraId="0CE7690E" w14:textId="77777777" w:rsidR="002802F2" w:rsidRDefault="002802F2" w:rsidP="00D329E0"/>
     <w:p w14:paraId="0CE7690F" w14:textId="77777777" w:rsidR="00B56E2E" w:rsidRDefault="00B56E2E" w:rsidP="00D329E0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The proposed licence holder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76910" w14:textId="77777777" w:rsidR="00B56E2E" w:rsidRDefault="00B56E2E" w:rsidP="00D329E0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE76911" w14:textId="780A97EF" w:rsidR="008864D0" w:rsidRDefault="000C4A01" w:rsidP="00D329E0">
       <w:r>
         <w:t xml:space="preserve">We need </w:t>
       </w:r>
       <w:r w:rsidR="00B16623">
         <w:t xml:space="preserve">full </w:t>
       </w:r>
       <w:r>
         <w:t>information about the people involved i</w:t>
       </w:r>
       <w:r w:rsidR="006A7E73">
         <w:t xml:space="preserve">n running the HMO and </w:t>
       </w:r>
       <w:r w:rsidR="00B16623">
         <w:t xml:space="preserve">those persons </w:t>
       </w:r>
       <w:r w:rsidR="006A7E73">
         <w:t>making this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> application.  </w:t>
       </w:r>
       <w:r w:rsidR="00B16623">
-        <w:t xml:space="preserve">As part of the application </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> w</w:t>
+        <w:t>As part of the application process w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="002875FE">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008864D0">
         <w:t>decide who, if anyone, is the most appropriate person to be the licence holder.  This will normally be the owner (unless there is good reason to decide otherwise).</w:t>
       </w:r>
       <w:r w:rsidR="005E6296">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008864D0">
         <w:t xml:space="preserve">Where the owner is a limited </w:t>
       </w:r>
       <w:r w:rsidR="002875FE">
         <w:t>company,</w:t>
       </w:r>
       <w:r w:rsidR="008864D0">
         <w:t xml:space="preserve"> we will normally expect the licence holder to be the company</w:t>
       </w:r>
       <w:r w:rsidR="006A7E73">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008864D0">
         <w:t xml:space="preserve"> rather than any individual within that company.  Where the owner is a partnership, we will normally expect the licence holder to be one, or more, members of that partnership.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76912" w14:textId="77777777" w:rsidR="008864D0" w:rsidRDefault="008864D0" w:rsidP="00D329E0"/>
     <w:p w14:paraId="0CE76913" w14:textId="77777777" w:rsidR="008864D0" w:rsidRDefault="008864D0" w:rsidP="00D329E0">
       <w:r>
-        <w:t xml:space="preserve">The Council will expect the licence holder to have the financial resources and control of the HMO </w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>The Council will expect the licence holder to have the financial resources and control of the HMO in order to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76914" w14:textId="77777777" w:rsidR="008864D0" w:rsidRDefault="008864D0" w:rsidP="00D329E0"/>
     <w:p w14:paraId="0CE76915" w14:textId="77777777" w:rsidR="008864D0" w:rsidRDefault="008864D0" w:rsidP="008864D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Create, terminate and manage tenancies (or licences to occupy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76916" w14:textId="77777777" w:rsidR="008864D0" w:rsidRDefault="008864D0" w:rsidP="008864D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Access all parts of the premises to the same extent as the owner</w:t>
@@ -1152,57 +1134,52 @@
       </w:r>
       <w:r w:rsidR="00252873">
         <w:t>a licence holder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fail</w:t>
       </w:r>
       <w:r w:rsidR="00252873">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to comply with </w:t>
       </w:r>
       <w:r w:rsidR="00252873">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B16623">
         <w:t>licensing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> requirements </w:t>
       </w:r>
       <w:r w:rsidR="00252873">
         <w:t xml:space="preserve">of the Housing Act </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B16623">
-        <w:t>2004</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2004 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">they can be prosecuted </w:t>
       </w:r>
       <w:r w:rsidR="00252873">
         <w:t>and the licence revoked.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE7691F" w14:textId="77777777" w:rsidR="00252873" w:rsidRDefault="00252873" w:rsidP="00D329E0"/>
     <w:p w14:paraId="0CE76920" w14:textId="77777777" w:rsidR="009307C4" w:rsidRDefault="00252873" w:rsidP="00D329E0">
       <w:r>
         <w:t xml:space="preserve">The licence holder </w:t>
       </w:r>
       <w:r w:rsidR="009307C4">
         <w:t>remain</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009307C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C11E7">
         <w:t>responsible for</w:t>
       </w:r>
@@ -1247,171 +1224,206 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PART ONE – GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76925" w14:textId="77777777" w:rsidR="006B714E" w:rsidRDefault="006B714E" w:rsidP="00D329E0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2887"/>
-        <w:gridCol w:w="5784"/>
+        <w:gridCol w:w="2882"/>
+        <w:gridCol w:w="5789"/>
         <w:gridCol w:w="1383"/>
       </w:tblGrid>
       <w:tr w:rsidR="00252873" w14:paraId="0CE76931" w14:textId="77777777" w:rsidTr="00FC4AC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76926" w14:textId="77777777" w:rsidR="00740808" w:rsidRDefault="00740808" w:rsidP="00FC4AC1">
             <w:r>
               <w:t>Address of HMO to be licensed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76927" w14:textId="77777777" w:rsidR="00740808" w:rsidRDefault="00740808" w:rsidP="00FC4AC1"/>
           <w:p w14:paraId="0CE76928" w14:textId="77777777" w:rsidR="00740808" w:rsidRPr="00740808" w:rsidRDefault="00740808" w:rsidP="00FC4AC1"/>
           <w:p w14:paraId="0CE76929" w14:textId="77777777" w:rsidR="00740808" w:rsidRDefault="00740808" w:rsidP="00FC4AC1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE7692A" w14:textId="77777777" w:rsidR="00740808" w:rsidRDefault="00740808" w:rsidP="00D329E0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41E62E4A" w14:textId="4A5FBB1B" w:rsidR="009B688B" w:rsidRDefault="009B688B" w:rsidP="009B688B">
+          <w:p w14:paraId="41E62E4A" w14:textId="5157ECE6" w:rsidR="009B688B" w:rsidRDefault="009B688B" w:rsidP="009B688B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009B688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>{$Licence-&gt;Premises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>[0]-&gt;Location-&gt;formatted_long</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>_address}</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="63523DE7" w14:textId="77777777" w:rsidR="006A0740" w:rsidRDefault="006A0740" w:rsidP="009B688B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE7692C" w14:textId="77777777" w:rsidR="00740808" w:rsidRDefault="00740808" w:rsidP="009777C5"/>
           <w:p w14:paraId="0CE7692D" w14:textId="77777777" w:rsidR="00740808" w:rsidRPr="006A0740" w:rsidRDefault="00740808" w:rsidP="00740808">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CE76930" w14:textId="77777777" w:rsidR="00F61681" w:rsidRPr="00740808" w:rsidRDefault="00F61681" w:rsidP="009973D0"/>
+          <w:p w14:paraId="0CE7692E" w14:textId="5C83BF64" w:rsidR="00740808" w:rsidRPr="006A0740" w:rsidRDefault="006A0740" w:rsidP="006A0740">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Licence Application No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A0740">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>{$Licence-&gt;id}</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE76930" w14:textId="77777777" w:rsidR="00F61681" w:rsidRPr="00740808" w:rsidRDefault="00F61681" w:rsidP="009B688B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A2725D" w14:paraId="0CE76933" w14:textId="77777777" w:rsidTr="00A2725D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10280" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CE76932" w14:textId="77777777" w:rsidR="00A2725D" w:rsidRPr="00054F62" w:rsidRDefault="00A2725D" w:rsidP="00D329E0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00252873" w14:paraId="0CE76937" w14:textId="77777777" w:rsidTr="00FC4AC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76934" w14:textId="77777777" w:rsidR="00740808" w:rsidRPr="00C7638C" w:rsidRDefault="00C7638C" w:rsidP="00D329E0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">In addition to the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> you should submit:</w:t>
+              <w:t>In addition to the form you should submit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76935" w14:textId="77777777" w:rsidR="00740808" w:rsidRDefault="00C7638C" w:rsidP="00D329E0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1572,59 +1584,51 @@
             <w:r w:rsidR="00252873">
               <w:t xml:space="preserve"> provided by the landlord</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76942" w14:textId="77777777" w:rsidR="009777C5" w:rsidRPr="00C7638C" w:rsidRDefault="009777C5" w:rsidP="004F13C7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76943" w14:textId="77777777" w:rsidR="008A3128" w:rsidRPr="00C7638C" w:rsidRDefault="00252873" w:rsidP="00330A7F">
             <w:r>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
             <w:r w:rsidR="00330A7F">
               <w:t xml:space="preserve">electrical </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">appliances provided by the landlord are </w:t>
             </w:r>
             <w:r w:rsidR="00855BD8">
               <w:t>less than twelve mont</w:t>
             </w:r>
             <w:r w:rsidR="009777C5">
-              <w:t xml:space="preserve">hs </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">hs old </w:t>
             </w:r>
             <w:r w:rsidR="00330A7F">
               <w:t>then no certificate is required.</w:t>
             </w:r>
             <w:r w:rsidR="009777C5">
               <w:t xml:space="preserve"> Any c</w:t>
             </w:r>
             <w:r w:rsidR="00855BD8">
               <w:t xml:space="preserve">ertificate </w:t>
             </w:r>
             <w:r w:rsidR="00330A7F">
               <w:t>shall be dated within the last 12 months</w:t>
             </w:r>
             <w:r w:rsidR="00855BD8">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009777C5">
               <w:t xml:space="preserve"> A Portable Appliance Testing </w:t>
             </w:r>
             <w:r w:rsidR="00330A7F">
               <w:t xml:space="preserve">(PAT) </w:t>
             </w:r>
             <w:r w:rsidR="009777C5">
               <w:t>Certificate would normally satisfy this requirement.</w:t>
             </w:r>
@@ -1908,109 +1912,101 @@
             </w:r>
             <w:r>
               <w:t>number of additional sheets used (if any)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76959" w14:textId="77777777" w:rsidR="00BD758B" w:rsidRPr="00C7638C" w:rsidRDefault="00BD758B" w:rsidP="005167EE"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D40426" w14:paraId="0CE7695C" w14:textId="77777777" w:rsidTr="00FC4AC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10280" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE7695B" w14:textId="7D5DFC62" w:rsidR="00D40426" w:rsidRDefault="008D6650" w:rsidP="00BD758B">
             <w:r>
               <w:t>Please s</w:t>
             </w:r>
             <w:r w:rsidR="00D40426">
               <w:t>can your original certificates and email them to us</w:t>
             </w:r>
             <w:r w:rsidR="00BD758B">
               <w:t xml:space="preserve"> at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00406B89" w:rsidRPr="00B57649">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>housingstandards@dorsetcouncil.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D40426">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CE7695D" w14:textId="77777777" w:rsidR="008F23AB" w:rsidRDefault="008F23AB" w:rsidP="00565EEF"/>
     <w:p w14:paraId="0CE7695E" w14:textId="77777777" w:rsidR="008F23AB" w:rsidRDefault="008F23AB">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE7695F" w14:textId="77777777" w:rsidR="00D40426" w:rsidRPr="00D40426" w:rsidRDefault="00D40426" w:rsidP="00565EEF"/>
     <w:p w14:paraId="0CE76960" w14:textId="77777777" w:rsidR="00565EEF" w:rsidRDefault="00B30353" w:rsidP="00565EEF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00565EEF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ART TWO – PEOPLE INVOLVED</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76961" w14:textId="77777777" w:rsidR="00B30353" w:rsidRDefault="00B30353" w:rsidP="00565EEF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE76962" w14:textId="77777777" w:rsidR="000C2852" w:rsidRDefault="000C2852" w:rsidP="00565EEF">
       <w:r w:rsidRPr="00310326">
-        <w:t xml:space="preserve">This part of the form requires information about the applicant, proposed licence holder, property owner and manager.  Where these are limited </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> please enter the name of that company ra</w:t>
+        <w:t>This part of the form requires information about the applicant, proposed licence holder, property owner and manager.  Where these are limited companies please enter the name of that company ra</w:t>
       </w:r>
       <w:r w:rsidR="009E4676">
         <w:t xml:space="preserve">ther than an individual’s name. </w:t>
       </w:r>
       <w:r w:rsidRPr="00310326">
         <w:t>Please cross out or enter</w:t>
       </w:r>
       <w:r w:rsidR="00310326" w:rsidRPr="00310326">
         <w:t xml:space="preserve"> “N/A” (no</w:t>
       </w:r>
       <w:r w:rsidR="001944AB">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00310326" w:rsidRPr="00310326">
         <w:t xml:space="preserve"> applicable) i</w:t>
       </w:r>
       <w:r w:rsidR="00330A7F">
         <w:t>n sections which do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76963" w14:textId="77777777" w:rsidR="00953145" w:rsidRDefault="00953145" w:rsidP="00565EEF"/>
     <w:p w14:paraId="0CE76964" w14:textId="77777777" w:rsidR="00953145" w:rsidRPr="00330A7F" w:rsidRDefault="00953145" w:rsidP="00565EEF">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -2745,59 +2741,51 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Access all parts of the premises to the same extent as the owner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE769B5" w14:textId="77777777" w:rsidR="00C93861" w:rsidRDefault="00C93861" w:rsidP="00C93861">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE769B6" w14:textId="77777777" w:rsidR="00C93861" w:rsidRPr="0013528C" w:rsidRDefault="00C93861" w:rsidP="00C93861">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Authorise any expenditure necessary to ensure the health safety and wellbeing of the occupiers and others who may be </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> by the property (including neighbours and passers-by)</w:t>
+              <w:t>Authorise any expenditure necessary to ensure the health safety and wellbeing of the occupiers and others who may be effected by the property (including neighbours and passers-by)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE769B7" w14:textId="77777777" w:rsidR="00C93861" w:rsidRDefault="00C93861" w:rsidP="00C93861"/>
           <w:p w14:paraId="0CE769B8" w14:textId="77777777" w:rsidR="009777C5" w:rsidRPr="009777C5" w:rsidRDefault="009777C5" w:rsidP="00C93861">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Receive rental income from the property, either directly or indirectly?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE769B9" w14:textId="77777777" w:rsidR="009777C5" w:rsidRDefault="009777C5" w:rsidP="00C93861"/>
           <w:p w14:paraId="0CE769BA" w14:textId="77777777" w:rsidR="00C93861" w:rsidRDefault="00C93861" w:rsidP="00C93861">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
@@ -3293,60 +3281,52 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00134B6E" w:rsidRPr="00E4256B" w14:paraId="0CE76A0A" w14:textId="77777777" w:rsidTr="008A5D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CE76A07" w14:textId="77777777" w:rsidR="007427FC" w:rsidRPr="00A27918" w:rsidRDefault="007427FC" w:rsidP="00D329E0"/>
           <w:p w14:paraId="0CE76A08" w14:textId="77777777" w:rsidR="00134B6E" w:rsidRPr="00A27918" w:rsidRDefault="00134B6E" w:rsidP="00D329E0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A27918">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">If the owner wants a manager or agent to be the licence </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>If the owner wants a manager or agent to be the licence holder</w:t>
+            </w:r>
             <w:r w:rsidR="00330A7F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> then</w:t>
             </w:r>
             <w:r w:rsidRPr="00A27918">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> please give </w:t>
             </w:r>
             <w:r w:rsidR="00330A7F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A27918">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>reasons</w:t>
             </w:r>
             <w:r w:rsidR="00330A7F">
@@ -3571,51 +3551,51 @@
           <w:p w14:paraId="0CE76A2A" w14:textId="1A3CD8D1" w:rsidR="00843299" w:rsidRPr="00C5117B" w:rsidRDefault="00843299" w:rsidP="00D329E0">
             <w:r>
               <w:t xml:space="preserve">To apply to become a member of the </w:t>
             </w:r>
             <w:r w:rsidR="00BD758B">
               <w:t>Council</w:t>
             </w:r>
             <w:r w:rsidR="00DE5871">
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00BD758B">
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidR="00406B89">
               <w:t>Landlord Fo</w:t>
             </w:r>
             <w:r w:rsidR="007B7B66">
               <w:t xml:space="preserve">rum </w:t>
             </w:r>
             <w:r>
               <w:t>please se</w:t>
             </w:r>
             <w:r w:rsidR="007D3B99">
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="007D3B99">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Landlord Local Authority Partnership (LLAP) - Dorset Council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0CE76A2B" w14:textId="77777777" w:rsidR="00A27918" w:rsidRDefault="00A27918" w:rsidP="00A27918"/>
           <w:p w14:paraId="0CE76A2D" w14:textId="77777777" w:rsidR="00AA700A" w:rsidRDefault="00AA700A" w:rsidP="00A27918"/>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6825"/>
               <w:gridCol w:w="3003"/>
             </w:tblGrid>
             <w:tr w:rsidR="00E23D47" w14:paraId="0CE76A33" w14:textId="77777777" w:rsidTr="008D1B9A">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6905" w:type="dxa"/>
                   <w:tcBorders>
@@ -3844,65 +3824,51 @@
                 </w:p>
                 <w:p w14:paraId="0CE76A40" w14:textId="77777777" w:rsidR="00A27918" w:rsidRPr="00E57F56" w:rsidRDefault="00A27918" w:rsidP="00A27918">
                   <w:pPr>
                     <w:ind w:firstLine="625"/>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0CE76A41" w14:textId="77777777" w:rsidR="00A27918" w:rsidRPr="00E57F56" w:rsidRDefault="00A27918" w:rsidP="00A27918">
                   <w:pPr>
                     <w:ind w:firstLine="625"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00E57F56">
                     <w:t>Guild of Residential Landlords</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0CE76A42" w14:textId="77777777" w:rsidR="00E23D47" w:rsidRPr="00E57F56" w:rsidRDefault="00E23D47" w:rsidP="00E23D47">
                   <w:pPr>
                     <w:ind w:firstLine="625"/>
                     <w:rPr>
                       <w:sz w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E57F56">
                     <w:rPr>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">If </w:t>
-[...13 lines deleted...]
-                    <w:t xml:space="preserve"> please provide membership number</w:t>
+                    <w:t>If yes please provide membership number</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0CE76A43" w14:textId="77777777" w:rsidR="00E23D47" w:rsidRPr="00E57F56" w:rsidRDefault="00E23D47" w:rsidP="00E23D47">
                   <w:pPr>
                     <w:ind w:firstLine="625"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00E57F56">
                     <w:t>…………………………………………………….</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0CE76A4A" w14:textId="150FED7B" w:rsidR="00E23D47" w:rsidRPr="004F2EA9" w:rsidRDefault="00E23D47" w:rsidP="004F2EA9"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3149" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0CE76A4B" w14:textId="77777777" w:rsidR="00A27918" w:rsidRDefault="00A27918" w:rsidP="00A27918"/>
                 <w:p w14:paraId="30A762CB" w14:textId="77777777" w:rsidR="004F2EA9" w:rsidRDefault="004F2EA9" w:rsidP="00A27918"/>
                 <w:p w14:paraId="56D510D4" w14:textId="77777777" w:rsidR="004F2EA9" w:rsidRPr="00E57F56" w:rsidRDefault="004F2EA9" w:rsidP="00A27918"/>
                 <w:p w14:paraId="0CE76A4C" w14:textId="77777777" w:rsidR="00A27918" w:rsidRPr="00E57F56" w:rsidRDefault="00A27918" w:rsidP="00A27918">
                   <w:r w:rsidRPr="00E57F56">
                     <w:sym w:font="Wingdings" w:char="F0A8"/>
@@ -4939,65 +4905,51 @@
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="1331"/>
         <w:gridCol w:w="1195"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="1831"/>
       </w:tblGrid>
       <w:tr w:rsidR="00510061" w:rsidRPr="00A03632" w14:paraId="0CE76ACB" w14:textId="77777777" w:rsidTr="008A5D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10054" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76ACA" w14:textId="1594D6D5" w:rsidR="00510061" w:rsidRPr="00A03632" w:rsidRDefault="00093F9D" w:rsidP="00093F9D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03632">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">When you sign your </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> you are signing that th</w:t>
+              <w:t>When you sign your application you are signing that th</w:t>
             </w:r>
             <w:r w:rsidR="00D433F7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>e following declaration is true:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A03632">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E93FF6">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00A03632">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
@@ -6744,59 +6696,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5518" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CE76B72" w14:textId="77777777" w:rsidR="00DD13DB" w:rsidRPr="00DD13DB" w:rsidRDefault="00DD13DB" w:rsidP="00DD13DB">
             <w:r w:rsidRPr="00DD13DB">
               <w:t xml:space="preserve">Lower Basement     </w:t>
             </w:r>
             <w:r w:rsidR="00917503">
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD13DB">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD13DB">
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00DD13DB">
-              <w:t xml:space="preserve">         </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">         Basement    </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD13DB">
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76B73" w14:textId="77777777" w:rsidR="00DD13DB" w:rsidRPr="00DD13DB" w:rsidRDefault="00DD13DB" w:rsidP="00DD13DB"/>
           <w:p w14:paraId="0CE76B74" w14:textId="77777777" w:rsidR="00DD13DB" w:rsidRPr="00DD13DB" w:rsidRDefault="00DD13DB" w:rsidP="00DD13DB">
             <w:r w:rsidRPr="00DD13DB">
               <w:t xml:space="preserve">Ground    </w:t>
             </w:r>
             <w:r w:rsidR="00917503" w:rsidRPr="00DD13DB">
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidR="00917503">
               <w:t xml:space="preserve">          First</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD13DB">
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD13DB">
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="00DD13DB">
               <w:t xml:space="preserve">           Second      </w:t>
             </w:r>
@@ -7770,59 +7714,51 @@
           </w:tcPr>
           <w:p w14:paraId="0CE76BC2" w14:textId="77777777" w:rsidR="003B2413" w:rsidRDefault="003B2413" w:rsidP="003B2413"/>
           <w:p w14:paraId="0CE76BC3" w14:textId="77777777" w:rsidR="003B2413" w:rsidRDefault="003B2413" w:rsidP="003B2413">
             <w:r>
               <w:t xml:space="preserve">Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2413">
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r w:rsidRPr="003B2413">
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
             <w:r w:rsidR="007C0136">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2413">
               <w:t xml:space="preserve">  No   </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2413">
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76BC4" w14:textId="77777777" w:rsidR="00A12957" w:rsidRDefault="00A12957" w:rsidP="003B2413"/>
           <w:p w14:paraId="0CE76BC5" w14:textId="77777777" w:rsidR="00DE1218" w:rsidRPr="00DD13DB" w:rsidRDefault="00426F79" w:rsidP="00283C86">
             <w:r>
-              <w:t xml:space="preserve">If </w:t>
-[...7 lines deleted...]
-              <w:t>, please submit</w:t>
+              <w:t>If Yes, please submit</w:t>
             </w:r>
             <w:r w:rsidR="00BD19F9">
               <w:t xml:space="preserve"> a current</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> test certificate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD19F9" w:rsidRPr="00286831" w14:paraId="0CE76BCD" w14:textId="77777777" w:rsidTr="008A5D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76BC7" w14:textId="77777777" w:rsidR="00BD19F9" w:rsidRDefault="00BD19F9" w:rsidP="0095672D">
             <w:r>
               <w:t>Is there a sprinkler system installed within the property?</w:t>
@@ -9008,59 +8944,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CE76C62" w14:textId="77777777" w:rsidR="00543BDE" w:rsidRDefault="00DE44CE" w:rsidP="0060128F">
             <w:r w:rsidRPr="007458D8">
               <w:t>The following information will be used to decide whether the proposed licence holder and man</w:t>
             </w:r>
             <w:r w:rsidR="00543BDE">
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="007458D8">
               <w:t>ger are suitable.  The questions relate to all properties within the proposed licence holder and manager’s portfolios, and the other matters specified</w:t>
             </w:r>
             <w:r w:rsidR="0009304A">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007458D8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76C63" w14:textId="77777777" w:rsidR="0009304A" w:rsidRDefault="0009304A" w:rsidP="0060128F"/>
           <w:p w14:paraId="0CE76C64" w14:textId="77777777" w:rsidR="00543BDE" w:rsidRPr="007458D8" w:rsidRDefault="00543BDE" w:rsidP="0060128F">
             <w:r>
-              <w:t xml:space="preserve">As part of this </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> we need to know about</w:t>
+              <w:t>As part of this assessment we need to know about</w:t>
             </w:r>
             <w:r w:rsidR="00DF19FA">
               <w:t xml:space="preserve"> other people associated with, or formerly associated with, the proposed licence holder and manager on a work, personal or other basis.  This includes employees and contractors, business associates and family members.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76C65" w14:textId="77777777" w:rsidR="00DE44CE" w:rsidRPr="00DE44CE" w:rsidRDefault="00DE44CE" w:rsidP="0060128F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B77E26" w14:paraId="0CE76C6A" w14:textId="77777777" w:rsidTr="00B77E26">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7237" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9608,59 +9536,51 @@
           </w:tcPr>
           <w:p w14:paraId="0CE76CAF" w14:textId="77777777" w:rsidR="00DE44CE" w:rsidRDefault="00DE44CE" w:rsidP="0060128F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE44CE" w14:paraId="0CE76CB8" w14:textId="77777777" w:rsidTr="00B77E26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76CB1" w14:textId="77777777" w:rsidR="00DE44CE" w:rsidRDefault="007A7ECE" w:rsidP="0060128F">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Been served with a statutory notice relating to residential property you own or manage? Or acquired a property with an outstanding notice?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76CB2" w14:textId="77777777" w:rsidR="007A7ECE" w:rsidRDefault="007A7ECE" w:rsidP="007A7ECE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If yes, has there been a failure to comply with the notice within the specified </w:t>
-[...7 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>If yes, has there been a failure to comply with the notice within the specified time period?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76CB3" w14:textId="77777777" w:rsidR="00A4137F" w:rsidRDefault="00A4137F" w:rsidP="00A4137F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE76CB4" w14:textId="77777777" w:rsidR="007A7ECE" w:rsidRDefault="007A7ECE" w:rsidP="007A7ECE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>If not complied with in the specified time, has a council undertaken works in default in respect of above notices?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76CB5" w14:textId="77777777" w:rsidR="00DE44CE" w:rsidRDefault="00DE44CE" w:rsidP="0060128F"/>
@@ -9714,67 +9634,51 @@
     </w:tbl>
     <w:p w14:paraId="0CE76CC0" w14:textId="77777777" w:rsidR="00AE48F3" w:rsidRDefault="00AE48F3" w:rsidP="00AE48F3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10054"/>
       </w:tblGrid>
       <w:tr w:rsidR="00615946" w14:paraId="0CE76CC2" w14:textId="77777777" w:rsidTr="00C345E0">
         <w:trPr>
           <w:trHeight w:val="981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10054" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76CC1" w14:textId="77777777" w:rsidR="00615946" w:rsidRDefault="009312C5" w:rsidP="00AE48F3">
             <w:r>
-              <w:t xml:space="preserve">If you answered “Yes” or “Not Sure” to any of the questions on the last </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> a separate sheet if necessary.</w:t>
+              <w:t>If you answered “Yes” or “Not Sure” to any of the questions on the last page please give details below.  Please identify the person concerned and their involvement with the HMO.  Please provide details of any findings of the court or tribunal.  Continue on a separate sheet if necessary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009312C5" w14:paraId="0CE76CD4" w14:textId="77777777" w:rsidTr="00C345E0">
         <w:trPr>
           <w:trHeight w:val="1935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10054" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CE76CC3" w14:textId="77777777" w:rsidR="009312C5" w:rsidRDefault="009312C5" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CC4" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CC5" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CC6" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CC7" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CC8" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CC9" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CCA" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CCB" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76CCC" w14:textId="77777777" w:rsidR="0012007C" w:rsidRDefault="0012007C" w:rsidP="00AE48F3"/>
@@ -10188,59 +10092,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76D0A" w14:textId="77777777" w:rsidR="00DE5188" w:rsidRDefault="00DE5188" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76D0B" w14:textId="77777777" w:rsidR="00541F3C" w:rsidRDefault="00541F3C" w:rsidP="00541F3C">
             <w:r>
               <w:t xml:space="preserve">Yes     </w:t>
             </w:r>
             <w:r>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                                      No    </w:t>
             </w:r>
             <w:r>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76D0C" w14:textId="77777777" w:rsidR="00E73318" w:rsidRDefault="00E73318" w:rsidP="009E7C0A"/>
           <w:p w14:paraId="0CE76D0D" w14:textId="77777777" w:rsidR="009E7C0A" w:rsidRDefault="00E73318" w:rsidP="009E7C0A">
             <w:r>
               <w:t xml:space="preserve">Please tick.  </w:t>
             </w:r>
             <w:r w:rsidR="009E7C0A">
-              <w:t xml:space="preserve">If “yes” please state which scheme.  If “no”, state why the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> not protected:</w:t>
+              <w:t>If “yes” please state which scheme.  If “no”, state why the deposit  is not protected:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76D0E" w14:textId="77777777" w:rsidR="00D36A30" w:rsidRDefault="00D36A30" w:rsidP="009E7C0A">
             <w:r>
               <w:t>…………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76D0F" w14:textId="77777777" w:rsidR="00D36A30" w:rsidRDefault="00D36A30" w:rsidP="009E7C0A">
             <w:r>
               <w:t>…………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76D10" w14:textId="77777777" w:rsidR="00D36A30" w:rsidRDefault="00D36A30" w:rsidP="009E7C0A">
             <w:r>
               <w:t>…………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76D11" w14:textId="77777777" w:rsidR="00541F3C" w:rsidRDefault="00541F3C" w:rsidP="00AE48F3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE5188" w14:paraId="0CE76D1D" w14:textId="77777777" w:rsidTr="00C345E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -10337,90 +10233,80 @@
       <w:tr w:rsidR="00DE5188" w14:paraId="0CE76D44" w14:textId="77777777" w:rsidTr="006919CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE76D2D" w14:textId="77777777" w:rsidR="00DE5188" w:rsidRDefault="00664B81" w:rsidP="00AE48F3">
             <w:r>
               <w:t>What arrangements are there to ensure that:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE76D2E" w14:textId="77777777" w:rsidR="00F53CFA" w:rsidRDefault="00F53CFA" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76D2F" w14:textId="77777777" w:rsidR="00A7197A" w:rsidRDefault="00A7197A" w:rsidP="00AE48F3"/>
           <w:p w14:paraId="0CE76D30" w14:textId="5A86E856" w:rsidR="00664B81" w:rsidRDefault="00664B81" w:rsidP="00664B81">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Facilities and amenities are in good workin</w:t>
             </w:r>
             <w:r w:rsidR="00F53CFA">
-              <w:t xml:space="preserve">g </w:t>
-[...3 lines deleted...]
-              <w:t>order</w:t>
+              <w:t>g order</w:t>
             </w:r>
             <w:r w:rsidR="00B5750E">
               <w:t>?</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0CE76D31" w14:textId="77777777" w:rsidR="00F53CFA" w:rsidRDefault="00F53CFA" w:rsidP="00F53CFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE76D32" w14:textId="77777777" w:rsidR="00F53CFA" w:rsidRDefault="00F53CFA" w:rsidP="00F53CFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE76D33" w14:textId="048C0BAE" w:rsidR="00664B81" w:rsidRDefault="00F53CFA" w:rsidP="00664B81">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Rooms are in good </w:t>
-[...3 lines deleted...]
-              <w:t>order</w:t>
+              <w:t>Rooms are in good order</w:t>
             </w:r>
             <w:r w:rsidR="00B5750E">
               <w:t>?</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0CE76D34" w14:textId="77777777" w:rsidR="00F53CFA" w:rsidRDefault="00F53CFA" w:rsidP="00F53CFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE76D35" w14:textId="77777777" w:rsidR="00F53CFA" w:rsidRDefault="00F53CFA" w:rsidP="00F53CFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CE76D36" w14:textId="0BA8BCEC" w:rsidR="00664B81" w:rsidRDefault="00F53CFA" w:rsidP="00664B81">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Common parts are clean</w:t>
             </w:r>
             <w:r w:rsidR="00B5750E">
               <w:t>?</w:t>
             </w:r>
@@ -10939,74 +10825,74 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D7110D" w:rsidSect="00DD633F">
-      <w:footerReference w:type="default" r:id="rId19"/>
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="900" w:bottom="1440" w:left="1276" w:header="284" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CE76D89" w14:textId="77777777" w:rsidR="00D433F7" w:rsidRDefault="00D433F7" w:rsidP="00D76025">
+    <w:p w14:paraId="250E1EEC" w14:textId="77777777" w:rsidR="007A7A56" w:rsidRDefault="007A7A56" w:rsidP="00D76025">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE76D8A" w14:textId="77777777" w:rsidR="00D433F7" w:rsidRDefault="00D433F7" w:rsidP="00D76025">
+    <w:p w14:paraId="072103B4" w14:textId="77777777" w:rsidR="007A7A56" w:rsidRDefault="007A7A56" w:rsidP="00D76025">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11015,69 +10901,69 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="787172226"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1D969117" w14:textId="46E16917" w:rsidR="00D91C79" w:rsidRDefault="00D91C79">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -11086,51 +10972,51 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5636536C" w14:textId="77777777" w:rsidR="00D91C79" w:rsidRDefault="00D91C79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="908890467"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="02DE581E" w14:textId="0C93BF17" w:rsidR="00D433F7" w:rsidRDefault="00D433F7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -11143,70 +11029,70 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="105C1237" w14:textId="64133593" w:rsidR="00D433F7" w:rsidRDefault="00D433F7" w:rsidP="003315A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="left" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CE76D87" w14:textId="77777777" w:rsidR="00D433F7" w:rsidRDefault="00D433F7" w:rsidP="00D76025">
+    <w:p w14:paraId="1277E785" w14:textId="77777777" w:rsidR="007A7A56" w:rsidRDefault="007A7A56" w:rsidP="00D76025">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE76D88" w14:textId="77777777" w:rsidR="00D433F7" w:rsidRDefault="00D433F7" w:rsidP="00D76025">
+    <w:p w14:paraId="2D3C122D" w14:textId="77777777" w:rsidR="007A7A56" w:rsidRDefault="007A7A56" w:rsidP="00D76025">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0278598E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6FC8E8C"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15034,167 +14920,165 @@
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1044915101">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1815248535">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="970787033">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="760372729">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="814184783">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2134127028">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D329E0"/>
     <w:rsid w:val="000022F1"/>
     <w:rsid w:val="00013066"/>
     <w:rsid w:val="00021891"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00042E91"/>
     <w:rsid w:val="000547C6"/>
     <w:rsid w:val="00054F62"/>
     <w:rsid w:val="0006695D"/>
     <w:rsid w:val="000767CF"/>
     <w:rsid w:val="00091EEF"/>
     <w:rsid w:val="0009304A"/>
     <w:rsid w:val="00093F9D"/>
     <w:rsid w:val="000A1C11"/>
     <w:rsid w:val="000A3A19"/>
     <w:rsid w:val="000A4D5E"/>
     <w:rsid w:val="000A6043"/>
     <w:rsid w:val="000B597B"/>
     <w:rsid w:val="000C2852"/>
     <w:rsid w:val="000C4A01"/>
     <w:rsid w:val="000D52C1"/>
     <w:rsid w:val="000E7055"/>
     <w:rsid w:val="000F4A13"/>
     <w:rsid w:val="000F7EB7"/>
     <w:rsid w:val="0011218F"/>
     <w:rsid w:val="00112D2B"/>
     <w:rsid w:val="0012007C"/>
-    <w:rsid w:val="00124543"/>
     <w:rsid w:val="00131B2C"/>
     <w:rsid w:val="00134B6E"/>
     <w:rsid w:val="0013528C"/>
     <w:rsid w:val="001405B5"/>
     <w:rsid w:val="00151480"/>
     <w:rsid w:val="001610CC"/>
     <w:rsid w:val="00162F3C"/>
     <w:rsid w:val="0016589D"/>
     <w:rsid w:val="001678E3"/>
     <w:rsid w:val="0017009C"/>
     <w:rsid w:val="0018070F"/>
     <w:rsid w:val="001944AB"/>
     <w:rsid w:val="001B0D59"/>
     <w:rsid w:val="001B16CF"/>
     <w:rsid w:val="001B45F9"/>
     <w:rsid w:val="001C60EE"/>
     <w:rsid w:val="001D1E1E"/>
     <w:rsid w:val="001D4957"/>
     <w:rsid w:val="001F051C"/>
     <w:rsid w:val="001F0553"/>
     <w:rsid w:val="001F6F3D"/>
     <w:rsid w:val="002036C0"/>
     <w:rsid w:val="00204C77"/>
     <w:rsid w:val="002053EE"/>
     <w:rsid w:val="00205D73"/>
     <w:rsid w:val="00210F2F"/>
     <w:rsid w:val="0021239B"/>
     <w:rsid w:val="00215992"/>
     <w:rsid w:val="00221D2D"/>
-    <w:rsid w:val="0023435D"/>
     <w:rsid w:val="002370A6"/>
     <w:rsid w:val="002432B6"/>
     <w:rsid w:val="00250FD8"/>
     <w:rsid w:val="00252873"/>
     <w:rsid w:val="0025287A"/>
     <w:rsid w:val="00252B5F"/>
     <w:rsid w:val="00253ED1"/>
     <w:rsid w:val="00265412"/>
     <w:rsid w:val="0026763E"/>
     <w:rsid w:val="00272410"/>
     <w:rsid w:val="00272694"/>
     <w:rsid w:val="002802F2"/>
     <w:rsid w:val="00283C86"/>
     <w:rsid w:val="002841C9"/>
     <w:rsid w:val="00286831"/>
     <w:rsid w:val="002875FE"/>
     <w:rsid w:val="002A0C6F"/>
     <w:rsid w:val="002B13FC"/>
     <w:rsid w:val="002B18B2"/>
     <w:rsid w:val="002C2325"/>
     <w:rsid w:val="002C67AA"/>
     <w:rsid w:val="002D333D"/>
     <w:rsid w:val="002D3B90"/>
     <w:rsid w:val="002D3BE6"/>
     <w:rsid w:val="002E69E3"/>
     <w:rsid w:val="002F3F18"/>
     <w:rsid w:val="002F41E0"/>
     <w:rsid w:val="002F4A67"/>
     <w:rsid w:val="002F6C58"/>
     <w:rsid w:val="00300594"/>
     <w:rsid w:val="00310246"/>
     <w:rsid w:val="00310326"/>
     <w:rsid w:val="003152EF"/>
     <w:rsid w:val="003227BE"/>
     <w:rsid w:val="00323BE6"/>
+    <w:rsid w:val="00327CC8"/>
     <w:rsid w:val="00330A7F"/>
     <w:rsid w:val="00330AE0"/>
     <w:rsid w:val="003315A0"/>
     <w:rsid w:val="003319D2"/>
     <w:rsid w:val="00331AAD"/>
     <w:rsid w:val="00335C07"/>
     <w:rsid w:val="00336636"/>
     <w:rsid w:val="003569ED"/>
     <w:rsid w:val="00362A65"/>
     <w:rsid w:val="00363AA9"/>
     <w:rsid w:val="0036651A"/>
     <w:rsid w:val="00374E57"/>
     <w:rsid w:val="0037561B"/>
     <w:rsid w:val="00381506"/>
     <w:rsid w:val="003839B6"/>
     <w:rsid w:val="003920FD"/>
     <w:rsid w:val="003A04BC"/>
     <w:rsid w:val="003B2413"/>
     <w:rsid w:val="003C3896"/>
     <w:rsid w:val="003C7379"/>
     <w:rsid w:val="003E2D8C"/>
     <w:rsid w:val="003F55F6"/>
     <w:rsid w:val="00406B89"/>
     <w:rsid w:val="0041371D"/>
     <w:rsid w:val="00415E55"/>
@@ -15236,199 +15120,204 @@
     <w:rsid w:val="005D318A"/>
     <w:rsid w:val="005E6296"/>
     <w:rsid w:val="0060128F"/>
     <w:rsid w:val="00601911"/>
     <w:rsid w:val="006078F1"/>
     <w:rsid w:val="00615795"/>
     <w:rsid w:val="00615946"/>
     <w:rsid w:val="006203A9"/>
     <w:rsid w:val="0062365A"/>
     <w:rsid w:val="00634E1F"/>
     <w:rsid w:val="00634F46"/>
     <w:rsid w:val="00636F11"/>
     <w:rsid w:val="00641A6F"/>
     <w:rsid w:val="006421C7"/>
     <w:rsid w:val="0064490B"/>
     <w:rsid w:val="00650F20"/>
     <w:rsid w:val="0066444D"/>
     <w:rsid w:val="00664B81"/>
     <w:rsid w:val="00672DF5"/>
     <w:rsid w:val="0067475B"/>
     <w:rsid w:val="006919CE"/>
     <w:rsid w:val="006A0740"/>
     <w:rsid w:val="006A638A"/>
     <w:rsid w:val="006A7328"/>
     <w:rsid w:val="006A7E73"/>
+    <w:rsid w:val="006B3CD7"/>
     <w:rsid w:val="006B6FA9"/>
     <w:rsid w:val="006B714E"/>
     <w:rsid w:val="006B71D8"/>
     <w:rsid w:val="006B767F"/>
     <w:rsid w:val="006C11E7"/>
     <w:rsid w:val="006D5BD2"/>
     <w:rsid w:val="006E27BD"/>
     <w:rsid w:val="006F73A1"/>
     <w:rsid w:val="007009C6"/>
     <w:rsid w:val="007012A7"/>
     <w:rsid w:val="007034F9"/>
     <w:rsid w:val="00706823"/>
     <w:rsid w:val="00711C26"/>
     <w:rsid w:val="00731582"/>
     <w:rsid w:val="00731C0C"/>
     <w:rsid w:val="00740808"/>
     <w:rsid w:val="007413CD"/>
     <w:rsid w:val="007427FC"/>
     <w:rsid w:val="007458D8"/>
     <w:rsid w:val="00745ACD"/>
     <w:rsid w:val="00750685"/>
     <w:rsid w:val="00752958"/>
     <w:rsid w:val="00755BAA"/>
     <w:rsid w:val="00755C2F"/>
     <w:rsid w:val="00763852"/>
     <w:rsid w:val="00763A31"/>
     <w:rsid w:val="00763CF7"/>
     <w:rsid w:val="00764C8B"/>
     <w:rsid w:val="00773B86"/>
     <w:rsid w:val="00774C3A"/>
     <w:rsid w:val="00780630"/>
     <w:rsid w:val="00783440"/>
     <w:rsid w:val="0079735A"/>
+    <w:rsid w:val="007A7A56"/>
     <w:rsid w:val="007A7ECE"/>
     <w:rsid w:val="007B15F6"/>
     <w:rsid w:val="007B3B3E"/>
     <w:rsid w:val="007B7B66"/>
     <w:rsid w:val="007C0136"/>
     <w:rsid w:val="007C21A4"/>
     <w:rsid w:val="007C26EE"/>
     <w:rsid w:val="007C4889"/>
     <w:rsid w:val="007D3B99"/>
     <w:rsid w:val="007D60B4"/>
     <w:rsid w:val="007D69A4"/>
     <w:rsid w:val="007E47D6"/>
     <w:rsid w:val="00812D72"/>
     <w:rsid w:val="0081585F"/>
     <w:rsid w:val="00815940"/>
     <w:rsid w:val="008171B0"/>
     <w:rsid w:val="00824214"/>
     <w:rsid w:val="008354C0"/>
     <w:rsid w:val="00836327"/>
     <w:rsid w:val="008418C6"/>
     <w:rsid w:val="00843299"/>
     <w:rsid w:val="00853D55"/>
     <w:rsid w:val="00855BD8"/>
     <w:rsid w:val="0086348F"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="00865783"/>
     <w:rsid w:val="00873589"/>
     <w:rsid w:val="008814A4"/>
     <w:rsid w:val="008864D0"/>
     <w:rsid w:val="00893FBA"/>
     <w:rsid w:val="00894083"/>
     <w:rsid w:val="00894F35"/>
     <w:rsid w:val="008A2062"/>
     <w:rsid w:val="008A2F5E"/>
     <w:rsid w:val="008A3128"/>
     <w:rsid w:val="008A5D5C"/>
     <w:rsid w:val="008A7EC6"/>
     <w:rsid w:val="008C7F64"/>
     <w:rsid w:val="008D0647"/>
     <w:rsid w:val="008D1B9A"/>
+    <w:rsid w:val="008D487F"/>
     <w:rsid w:val="008D6650"/>
     <w:rsid w:val="008D6D18"/>
     <w:rsid w:val="008D7C97"/>
+    <w:rsid w:val="008E6965"/>
     <w:rsid w:val="008F23AB"/>
     <w:rsid w:val="008F72D3"/>
     <w:rsid w:val="00917503"/>
     <w:rsid w:val="0092626F"/>
     <w:rsid w:val="009270C1"/>
     <w:rsid w:val="009307C4"/>
     <w:rsid w:val="009312C5"/>
     <w:rsid w:val="0093191E"/>
     <w:rsid w:val="00935763"/>
     <w:rsid w:val="00936507"/>
     <w:rsid w:val="00940C54"/>
     <w:rsid w:val="009456CF"/>
     <w:rsid w:val="00951ED2"/>
     <w:rsid w:val="00953040"/>
     <w:rsid w:val="00953145"/>
     <w:rsid w:val="0095672D"/>
     <w:rsid w:val="0096600A"/>
     <w:rsid w:val="009723EE"/>
     <w:rsid w:val="00972B98"/>
     <w:rsid w:val="00974138"/>
     <w:rsid w:val="009777C5"/>
     <w:rsid w:val="009912B2"/>
     <w:rsid w:val="00992C5B"/>
-    <w:rsid w:val="009973D0"/>
     <w:rsid w:val="00997A0F"/>
     <w:rsid w:val="00997BF4"/>
     <w:rsid w:val="009A5709"/>
     <w:rsid w:val="009A6F78"/>
     <w:rsid w:val="009B105F"/>
     <w:rsid w:val="009B18A3"/>
     <w:rsid w:val="009B688B"/>
     <w:rsid w:val="009C67F8"/>
     <w:rsid w:val="009C7811"/>
     <w:rsid w:val="009D6783"/>
     <w:rsid w:val="009E06C4"/>
     <w:rsid w:val="009E1BDE"/>
     <w:rsid w:val="009E24A5"/>
     <w:rsid w:val="009E4676"/>
     <w:rsid w:val="009E595D"/>
     <w:rsid w:val="009E667E"/>
     <w:rsid w:val="009E7C0A"/>
+    <w:rsid w:val="009F321E"/>
     <w:rsid w:val="009F41B9"/>
     <w:rsid w:val="009F44EC"/>
     <w:rsid w:val="009F6CA0"/>
     <w:rsid w:val="00A0327F"/>
     <w:rsid w:val="00A03632"/>
     <w:rsid w:val="00A03CB0"/>
     <w:rsid w:val="00A116DF"/>
     <w:rsid w:val="00A12957"/>
     <w:rsid w:val="00A16684"/>
     <w:rsid w:val="00A16BED"/>
     <w:rsid w:val="00A221DF"/>
     <w:rsid w:val="00A2725D"/>
     <w:rsid w:val="00A27918"/>
     <w:rsid w:val="00A40987"/>
     <w:rsid w:val="00A4137F"/>
     <w:rsid w:val="00A4386A"/>
     <w:rsid w:val="00A462DA"/>
     <w:rsid w:val="00A513ED"/>
     <w:rsid w:val="00A53B85"/>
     <w:rsid w:val="00A64886"/>
     <w:rsid w:val="00A6500C"/>
     <w:rsid w:val="00A71955"/>
     <w:rsid w:val="00A7197A"/>
     <w:rsid w:val="00A856B3"/>
     <w:rsid w:val="00A96F73"/>
     <w:rsid w:val="00A977C3"/>
     <w:rsid w:val="00AA6004"/>
     <w:rsid w:val="00AA67B0"/>
     <w:rsid w:val="00AA700A"/>
     <w:rsid w:val="00AB4124"/>
     <w:rsid w:val="00AB5220"/>
     <w:rsid w:val="00AB5B66"/>
+    <w:rsid w:val="00AB5D9D"/>
     <w:rsid w:val="00AC2552"/>
     <w:rsid w:val="00AC52AD"/>
     <w:rsid w:val="00AC6E1A"/>
     <w:rsid w:val="00AC780E"/>
     <w:rsid w:val="00AE1C26"/>
     <w:rsid w:val="00AE48F3"/>
     <w:rsid w:val="00AE6E4C"/>
     <w:rsid w:val="00B12A1C"/>
     <w:rsid w:val="00B12C05"/>
     <w:rsid w:val="00B13400"/>
     <w:rsid w:val="00B147BD"/>
     <w:rsid w:val="00B16623"/>
     <w:rsid w:val="00B22851"/>
     <w:rsid w:val="00B30353"/>
     <w:rsid w:val="00B467E6"/>
     <w:rsid w:val="00B56E2E"/>
     <w:rsid w:val="00B5750E"/>
     <w:rsid w:val="00B60F8E"/>
     <w:rsid w:val="00B6616A"/>
     <w:rsid w:val="00B725D0"/>
     <w:rsid w:val="00B72AF3"/>
     <w:rsid w:val="00B73825"/>
     <w:rsid w:val="00B76EF9"/>
     <w:rsid w:val="00B77509"/>
     <w:rsid w:val="00B77E26"/>
@@ -15449,51 +15338,50 @@
     <w:rsid w:val="00C07C62"/>
     <w:rsid w:val="00C07D13"/>
     <w:rsid w:val="00C10470"/>
     <w:rsid w:val="00C23998"/>
     <w:rsid w:val="00C25116"/>
     <w:rsid w:val="00C2667B"/>
     <w:rsid w:val="00C30268"/>
     <w:rsid w:val="00C34450"/>
     <w:rsid w:val="00C345E0"/>
     <w:rsid w:val="00C436F1"/>
     <w:rsid w:val="00C44714"/>
     <w:rsid w:val="00C47A4F"/>
     <w:rsid w:val="00C5117B"/>
     <w:rsid w:val="00C51BDB"/>
     <w:rsid w:val="00C56E97"/>
     <w:rsid w:val="00C6648C"/>
     <w:rsid w:val="00C7638C"/>
     <w:rsid w:val="00C818E5"/>
     <w:rsid w:val="00C852E0"/>
     <w:rsid w:val="00C93805"/>
     <w:rsid w:val="00C93861"/>
     <w:rsid w:val="00CA0E37"/>
     <w:rsid w:val="00CA4954"/>
     <w:rsid w:val="00CA6C6B"/>
     <w:rsid w:val="00CB5B0E"/>
-    <w:rsid w:val="00CC2390"/>
     <w:rsid w:val="00CD4EC9"/>
     <w:rsid w:val="00CE342A"/>
     <w:rsid w:val="00CE7114"/>
     <w:rsid w:val="00D00476"/>
     <w:rsid w:val="00D07FEC"/>
     <w:rsid w:val="00D12881"/>
     <w:rsid w:val="00D329E0"/>
     <w:rsid w:val="00D36A30"/>
     <w:rsid w:val="00D40426"/>
     <w:rsid w:val="00D42E1E"/>
     <w:rsid w:val="00D433F7"/>
     <w:rsid w:val="00D43B91"/>
     <w:rsid w:val="00D5798C"/>
     <w:rsid w:val="00D6120B"/>
     <w:rsid w:val="00D612DE"/>
     <w:rsid w:val="00D7093F"/>
     <w:rsid w:val="00D7110D"/>
     <w:rsid w:val="00D713AB"/>
     <w:rsid w:val="00D76025"/>
     <w:rsid w:val="00D84AB7"/>
     <w:rsid w:val="00D91C79"/>
     <w:rsid w:val="00DA0419"/>
     <w:rsid w:val="00DA1A9C"/>
     <w:rsid w:val="00DA3AF1"/>
     <w:rsid w:val="00DA3DA7"/>
@@ -15501,113 +15389,114 @@
     <w:rsid w:val="00DA53C5"/>
     <w:rsid w:val="00DA6059"/>
     <w:rsid w:val="00DB1265"/>
     <w:rsid w:val="00DB4274"/>
     <w:rsid w:val="00DC5BAF"/>
     <w:rsid w:val="00DD13DB"/>
     <w:rsid w:val="00DD633F"/>
     <w:rsid w:val="00DE1218"/>
     <w:rsid w:val="00DE44CE"/>
     <w:rsid w:val="00DE5188"/>
     <w:rsid w:val="00DE5871"/>
     <w:rsid w:val="00DF071D"/>
     <w:rsid w:val="00DF19FA"/>
     <w:rsid w:val="00DF7221"/>
     <w:rsid w:val="00E057E5"/>
     <w:rsid w:val="00E1327C"/>
     <w:rsid w:val="00E23314"/>
     <w:rsid w:val="00E23D47"/>
     <w:rsid w:val="00E24AB5"/>
     <w:rsid w:val="00E4256B"/>
     <w:rsid w:val="00E44D67"/>
     <w:rsid w:val="00E54627"/>
     <w:rsid w:val="00E57F56"/>
     <w:rsid w:val="00E73318"/>
     <w:rsid w:val="00E76797"/>
+    <w:rsid w:val="00E819E4"/>
     <w:rsid w:val="00E81C82"/>
     <w:rsid w:val="00E90382"/>
     <w:rsid w:val="00E93FF6"/>
     <w:rsid w:val="00EA0FE2"/>
     <w:rsid w:val="00EA30C9"/>
     <w:rsid w:val="00EA6915"/>
     <w:rsid w:val="00EB6702"/>
     <w:rsid w:val="00EC0BFF"/>
     <w:rsid w:val="00EC6CEA"/>
     <w:rsid w:val="00ED1797"/>
     <w:rsid w:val="00ED6C83"/>
     <w:rsid w:val="00EE6C65"/>
     <w:rsid w:val="00F02D9B"/>
     <w:rsid w:val="00F122DD"/>
     <w:rsid w:val="00F16D96"/>
     <w:rsid w:val="00F20B27"/>
     <w:rsid w:val="00F2179B"/>
     <w:rsid w:val="00F30381"/>
     <w:rsid w:val="00F31E07"/>
+    <w:rsid w:val="00F37660"/>
     <w:rsid w:val="00F405DD"/>
     <w:rsid w:val="00F41354"/>
     <w:rsid w:val="00F417C0"/>
     <w:rsid w:val="00F449F4"/>
     <w:rsid w:val="00F45818"/>
     <w:rsid w:val="00F4628C"/>
     <w:rsid w:val="00F53CFA"/>
     <w:rsid w:val="00F5630B"/>
     <w:rsid w:val="00F61681"/>
     <w:rsid w:val="00F724A0"/>
-    <w:rsid w:val="00F908EC"/>
     <w:rsid w:val="00F9115B"/>
     <w:rsid w:val="00F95A4E"/>
     <w:rsid w:val="00FA4AEB"/>
     <w:rsid w:val="00FB5D79"/>
     <w:rsid w:val="00FB61D7"/>
     <w:rsid w:val="00FC4AC1"/>
     <w:rsid w:val="00FD619C"/>
     <w:rsid w:val="00FE030E"/>
     <w:rsid w:val="00FE3348"/>
     <w:rsid w:val="00FF37F0"/>
     <w:rsid w:val="00FF5747"/>
     <w:rsid w:val="00FF72C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0CE768C2"/>
   <w15:docId w15:val="{D3E9959C-4DDC-4E76-BC42-E34F13061DF8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16400,51 +16289,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012289519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingstandards@dorsetcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/w/landlord-local-authority-partnership?p_l_back_url=%2Fsearch%3Fq%3DLLAP" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D4CEB8.0C25DFA0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingstandards@dorsetcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.landlordsguild.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrla.org.uk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/w/landlord-forum?p_l_back_url=%2Fsearch%3Fq%3Dlandlords%2BForum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.landlordsguild.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrla.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/w/landlord-forum?p_l_back_url=%2Fsearch%3Fq%3Dlandlords%2BForum" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/w/landlord-local-authority-partnership?p_l_back_url=%2Fsearch%3Fq%3DLLAP" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingstandards@dorsetcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D4CEB8.0C25DFA0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingstandards@dorsetcouncil.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16692,443 +16581,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7FA2283303BE0449DE2B40DE62386D9" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dd09e495113d4e56cbcb3ca3e0102b83">
-[...270 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E4D4B23-F913-4BC2-8DC3-04A38E1B8B75}">
-[...18 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18E10C90-554A-4D52-B90C-A3A4E1843340}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>4206</Words>
-  <Characters>21875</Characters>
+  <Words>3906</Words>
+  <Characters>22270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1562</Lines>
-  <Paragraphs>457</Paragraphs>
+  <Lines>185</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>WestDorset-Weymouth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25624</CharactersWithSpaces>
+  <CharactersWithSpaces>26124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>footn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>