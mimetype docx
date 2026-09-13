--- v0 (2026-06-04)
+++ v1 (2026-09-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="07C6B8CD" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00FA1518" w:rsidRDefault="005A4A5B" w:rsidP="00577ACD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
       <w:r w:rsidR="00577ACD" w:rsidRPr="00FA1518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -163,51 +163,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:textInput>
               <w:format w:val="TITLE CASE"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00CA6E43">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -315,51 +315,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text46"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EA3065">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -452,51 +452,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:textInput>
               <w:format w:val="TITLE CASE"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00CA6E43">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1411,1761 +1411,1543 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9276" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4146"/>
         <w:gridCol w:w="5130"/>
       </w:tblGrid>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w14:paraId="37BBA524" w14:textId="77777777" w:rsidTr="00C7584B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="245"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
           <w:p w14:paraId="34122900" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5310"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">2 - </w:t>
             </w:r>
             <w:r w:rsidR="005A4A5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D87907">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Facility</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> To Be Signed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w14:paraId="226FE124" w14:textId="77777777" w:rsidTr="00EF7615">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="786"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4146" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34BB1C23" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00AA1625" w:rsidP="00FA1518">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Community facility n</w:t>
             </w:r>
             <w:r w:rsidR="00577ACD" w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ame</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09333E30" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00FA1518">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00AA1625" w:rsidRPr="005C6642">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6642">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>lease give name of community</w:t>
             </w:r>
             <w:r w:rsidR="00AA1625" w:rsidRPr="005C6642">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> facility</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DE57841" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="1" w:name="Text42"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37430DA9" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002A260C">
-[...10 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w14:paraId="216A4CFC" w14:textId="77777777" w:rsidTr="005C6642">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4146" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="391CE643" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00EF7615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Address 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24BA7D6C" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="005C6642">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w14:paraId="2F7A399A" w14:textId="77777777" w:rsidTr="005C6642">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="399"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06183498" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00EF7615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Address 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69A664E9" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="005C6642">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C42C9F">
-[...10 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w14:paraId="56A70FB8" w14:textId="77777777" w:rsidTr="005C6642">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="407"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F00A58E" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00EF7615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Address 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56DC25E8" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="005C6642">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C42C9F">
-[...10 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w14:paraId="103040D5" w14:textId="77777777" w:rsidTr="005C6642">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6212E8E6" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00EF7615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Town</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A7D9E58" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="005C6642">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C42C9F">
-[...10 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w14:paraId="462DB382" w14:textId="77777777" w:rsidTr="005C6642">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2633DAF6" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00EF7615">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="5" w:name="Text20"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E63CFF5" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="005C6642">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C42C9F">
-[...10 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="624C6355" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="278B9D4E" w14:textId="77777777" w:rsidR="00DC0A17" w:rsidRDefault="00DC0A17" w:rsidP="00577ACD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9242" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9232"/>
         <w:gridCol w:w="10"/>
       </w:tblGrid>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="5785B399" w14:textId="77777777" w:rsidTr="00C7584B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
           <w:p w14:paraId="321E829E" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="004660DB" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Signs Detail And Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="53C7A4E3" w14:textId="77777777" w:rsidTr="00577ACD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="872"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9232" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F47EA5F" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00DC71D2" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC71D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Please give your preferred choice of wording to appear on the signs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44F706AB" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="004660DB" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(For road safety reasons wording will be kept to a minimum.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="54E5EA7B" w14:textId="77777777" w:rsidTr="00577ACD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9232" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D0D7F58" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text38"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C42C9F">
-[...10 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="79DB1580" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64D4DB17" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="004660DB" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="05E12FA4" w14:textId="77777777" w:rsidTr="00577ACD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9232" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13614475" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F106A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Please indicate the location(s) where you would like</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> your signing to commence and</w:t>
             </w:r>
             <w:r w:rsidRPr="009F106A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> which direction you would like signing from.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="158BF2D4" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="006143B7" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006143B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Where possible, please describe location by using road number; road/street name; junction name; Ordnance Survey grid reference etc. and/or by including a map.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34EF7CF1" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="006143B7" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6298FFCB" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006143B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Direction of travel can be indicated in the format 'from Dorchester direction' for example.  If it is required from both directions please write 'from both directions'</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2299EB36" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="009F106A" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="3D002DAB" w14:textId="77777777" w:rsidTr="00102346">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="7406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9232" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AED62D2" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C42C9F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="6FF4EDA0" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="224CFD13" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E9595BE" w14:textId="77777777" w:rsidR="006439A0" w:rsidRDefault="006439A0" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B9EA40A" w14:textId="77777777" w:rsidR="006439A0" w:rsidRDefault="006439A0" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="200803F4" w14:textId="77777777" w:rsidR="006439A0" w:rsidRDefault="006439A0" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E8C65D4" w14:textId="77777777" w:rsidR="006439A0" w:rsidRDefault="006439A0" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B2B6D14" w14:textId="77777777" w:rsidR="006439A0" w:rsidRDefault="006439A0" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C0463DE" w14:textId="77777777" w:rsidR="00EF7615" w:rsidRDefault="00EF7615" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F78200C" w14:textId="77777777" w:rsidR="00EF7615" w:rsidRDefault="00EF7615" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E727BD9" w14:textId="77777777" w:rsidR="00EF7615" w:rsidRDefault="00EF7615" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="490607AD" w14:textId="77777777" w:rsidR="00EF7615" w:rsidRDefault="00EF7615" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07615B82" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00DC71D2" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="47025E9A" w14:textId="77777777" w:rsidTr="00C7584B">
         <w:tblPrEx>
           <w:jc w:val="left"/>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
           <w:p w14:paraId="4AE4CFBD" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="004660DB" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40F404B9" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1745A96C" w14:textId="77777777" w:rsidR="00083D0E" w:rsidRPr="00083D0E" w:rsidRDefault="00083D0E" w:rsidP="00083D0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083D0E">
         <w:rPr>
@@ -3189,107 +2971,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I understand that even if my application initially qualifies, Dorset Council may refuse signs at the detailed design stage for road safety, traffic management or environmental reasons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5005AD09" w14:textId="77777777" w:rsidR="00083D0E" w:rsidRPr="00083D0E" w:rsidRDefault="00083D0E" w:rsidP="00083D0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE53BA0" w14:textId="0C3539ED" w:rsidR="00577ACD" w:rsidRPr="004660DB" w:rsidRDefault="00083D0E" w:rsidP="00083D0E">
+    <w:p w14:paraId="5CE53BA0" w14:textId="7D5A9EC4" w:rsidR="00577ACD" w:rsidRPr="004660DB" w:rsidRDefault="00083D0E" w:rsidP="00083D0E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083D0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A non refundable charge of £122 (inc VAT) will be made to cover the cost of the initial processing of this application (a payment link will be emailed on receipt of the application)</w:t>
+        <w:t>A non refundable charge of £1</w:t>
+      </w:r>
+      <w:r w:rsidR="00475BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (inc VAT) will be made to cover the cost of the initial processing of this application (a payment link will be emailed on receipt of the application)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612D5A0A" w14:textId="77777777" w:rsidR="006439A0" w:rsidRDefault="006439A0" w:rsidP="006439A0">
       <w:pPr>
         <w:framePr w:w="4382" w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="3562" w:y="21"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text47"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006439A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3383,51 +3181,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Text48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006439A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3532,51 +3330,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text49"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:format w:val="dd/MM/yyyy"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006439A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3839,1699 +3637,1636 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>its agent.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4621"/>
         <w:gridCol w:w="4621"/>
       </w:tblGrid>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="63995438" w14:textId="77777777" w:rsidTr="00577ACD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="30771625" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="004660DB" w:rsidRDefault="00577ACD" w:rsidP="00D176A7">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>For Dorset Council use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="21EB3678" w14:textId="77777777" w:rsidTr="00577ACD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C40CCD3" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Initial assessment charge received (stamp)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CFE8462" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Application Reference Number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B297340" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002A260C">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="40373B50" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="7EE8EBFC" w14:textId="77777777" w:rsidTr="00577ACD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57955B3B" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text45"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002A260C">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17D9C4C5" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Signing:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="185E8758" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2325"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Strategic Network</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Check21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00302F7B">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D7B0345" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2325"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Tourist Network</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Check22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00302F7B">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73397921" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Trunk Road             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Check23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00302F7B">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="48EE140F" w14:textId="77777777" w:rsidTr="00577ACD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B20C45" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Initial qualification     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Check24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00302F7B">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="718D984B" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Check25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">      Urban   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Check26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">        AONB etc   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Check27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="60185E4B" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">clude in comprehensive scheme        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Check28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="21E65690" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Local or bypassed scheme                      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Check29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C939AB2" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Grounds </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> not qualify</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ing:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65A263F9" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Quality</w:t>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Check30"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="21E221F9" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Road Safety</w:t>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Check31"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="7B3E111D" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Traffic Management</w:t>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Check32"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
           <w:p w14:paraId="17238691" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Environment</w:t>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Check33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0028722A">
-[...12 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="708463CE" w14:textId="77777777" w:rsidR="00945DF8" w:rsidRPr="000F2806" w:rsidRDefault="00945DF8" w:rsidP="00D176A7"/>
     <w:sectPr w:rsidR="00945DF8" w:rsidRPr="000F2806">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43FC5C7C" w14:textId="77777777" w:rsidR="0062420F" w:rsidRDefault="0062420F">
+    <w:p w14:paraId="6F24D298" w14:textId="77777777" w:rsidR="00D57CBD" w:rsidRDefault="00D57CBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="768216AD" w14:textId="77777777" w:rsidR="0062420F" w:rsidRDefault="0062420F">
+    <w:p w14:paraId="67FAE995" w14:textId="77777777" w:rsidR="00D57CBD" w:rsidRDefault="00D57CBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5539,51 +5274,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60F591D0" w14:textId="40388244" w:rsidR="005C6642" w:rsidRDefault="00083D0E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F336B5A" wp14:editId="560CB2E9">
           <wp:extent cx="5486400" cy="323850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -5607,70 +5342,70 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="47E7D4DE" w14:textId="77777777" w:rsidR="005C6642" w:rsidRDefault="005C6642">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="737E1C83" w14:textId="77777777" w:rsidR="0062420F" w:rsidRDefault="0062420F">
+    <w:p w14:paraId="227ED554" w14:textId="77777777" w:rsidR="00D57CBD" w:rsidRDefault="00D57CBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="787F4ECE" w14:textId="77777777" w:rsidR="0062420F" w:rsidRDefault="0062420F">
+    <w:p w14:paraId="5C80F0BB" w14:textId="77777777" w:rsidR="00D57CBD" w:rsidRDefault="00D57CBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12E79E52" w14:textId="007A4D2E" w:rsidR="005C6642" w:rsidRDefault="00083D0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00C832EB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16A1FB53" wp14:editId="46387F59">
           <wp:extent cx="1609725" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -5694,51 +5429,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="5AB16C7B" w14:textId="77777777" w:rsidR="005C6642" w:rsidRDefault="005C6642">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143739AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="070C9E60"/>
     <w:lvl w:ilvl="0" w:tplc="BE52DA56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00030409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8161,194 +7896,242 @@
   <w:num w:numId="12" w16cid:durableId="1417438017">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1945570478">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="856390287">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="311832207">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1876889657">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="200629730">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1884823816">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A4A5B"/>
     <w:rsid w:val="00083D0E"/>
     <w:rsid w:val="000B5539"/>
     <w:rsid w:val="00102346"/>
     <w:rsid w:val="001A3777"/>
     <w:rsid w:val="002F4F40"/>
     <w:rsid w:val="0030534D"/>
     <w:rsid w:val="00315C2A"/>
     <w:rsid w:val="003A366A"/>
     <w:rsid w:val="00430165"/>
+    <w:rsid w:val="00475BC9"/>
     <w:rsid w:val="004D17CA"/>
+    <w:rsid w:val="00513868"/>
     <w:rsid w:val="005343B0"/>
     <w:rsid w:val="00537C0F"/>
     <w:rsid w:val="00577ACD"/>
     <w:rsid w:val="00594A32"/>
     <w:rsid w:val="00597D57"/>
     <w:rsid w:val="005A4A5B"/>
     <w:rsid w:val="005C6642"/>
     <w:rsid w:val="0062420F"/>
     <w:rsid w:val="006439A0"/>
     <w:rsid w:val="006C1F76"/>
     <w:rsid w:val="006F5DDE"/>
     <w:rsid w:val="0074342A"/>
     <w:rsid w:val="00752DC2"/>
     <w:rsid w:val="0078768C"/>
     <w:rsid w:val="007A1095"/>
     <w:rsid w:val="00936067"/>
     <w:rsid w:val="00936706"/>
     <w:rsid w:val="00945DF8"/>
     <w:rsid w:val="00951224"/>
     <w:rsid w:val="00965BE8"/>
     <w:rsid w:val="009A0C67"/>
     <w:rsid w:val="009A467D"/>
     <w:rsid w:val="00A03111"/>
     <w:rsid w:val="00A33136"/>
     <w:rsid w:val="00A422C5"/>
     <w:rsid w:val="00A62389"/>
     <w:rsid w:val="00A656F2"/>
     <w:rsid w:val="00AA1625"/>
     <w:rsid w:val="00B81081"/>
     <w:rsid w:val="00BD1D15"/>
     <w:rsid w:val="00C1331A"/>
     <w:rsid w:val="00C14380"/>
     <w:rsid w:val="00C160BB"/>
     <w:rsid w:val="00C2273B"/>
     <w:rsid w:val="00C7584B"/>
     <w:rsid w:val="00D176A7"/>
     <w:rsid w:val="00D20C1E"/>
+    <w:rsid w:val="00D57CBD"/>
     <w:rsid w:val="00D87691"/>
     <w:rsid w:val="00D87907"/>
     <w:rsid w:val="00DC0A17"/>
     <w:rsid w:val="00E5147C"/>
     <w:rsid w:val="00EC6909"/>
     <w:rsid w:val="00EF24CF"/>
     <w:rsid w:val="00EF7615"/>
     <w:rsid w:val="00F13C72"/>
     <w:rsid w:val="00FA1518"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1EA76387"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2C377B5E-F06D-487F-BCB2-A69025A32821}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8555,70 +8338,74 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00577ACD"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00856F8B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00856F8B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
@@ -8647,53 +8434,52 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00577ACD"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\DOCUME~1\STEPHE~1.HOW\LOCALS~1\Temp\Traffic_Engineering_TOURISM_SIGNING_APPLICATION1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -8969,69 +8755,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Traffic_Engineering_TOURISM_SIGNING_APPLICATION1</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>456</Words>
-  <Characters>2602</Characters>
+  <Words>458</Words>
+  <Characters>2613</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Community Signs Application Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dorset County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3052</CharactersWithSpaces>
+  <CharactersWithSpaces>3065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Community Signs Application Form</dc:title>
   <dc:subject/>
   <dc:creator>Susannah Crossland</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>