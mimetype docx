--- v0 (2025-10-01)
+++ v1 (2026-10-03)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C00C5C3" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00FA1518" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Tourism </w:t>
       </w:r>
       <w:r w:rsidR="007B0212">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2608,57 +2608,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2685,125 +2685,134 @@
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="002F4F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">        Urban Facility  </w:t>
-            </w:r>
+              <w:t xml:space="preserve">        Urban </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">Facility  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F4F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check3"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="002F4F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       Rural Facility  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2093EBE6" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
@@ -2833,57 +2842,57 @@
             </w:pPr>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="002F4F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   Camping/caravan</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -2894,57 +2903,57 @@
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="002F4F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Leisure Drive</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2970,57 +2979,57 @@
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="002F4F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="002F4F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       Local Services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6361B34F" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="002F4F2C" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
@@ -4281,57 +4290,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Check12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E065FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4390,57 +4399,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Check13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E065FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4733,57 +4742,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -4838,57 +4847,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -4995,56 +5004,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Check7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>On site</w:t>
             </w:r>
@@ -5055,56 +5064,56 @@
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Check8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Off site</w:t>
             </w:r>
@@ -5116,56 +5125,56 @@
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Check9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB3214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Capacity</w:t>
             </w:r>
@@ -5252,57 +5261,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -5357,57 +5366,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -5521,56 +5530,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Check10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Private</w:t>
             </w:r>
@@ -5593,56 +5602,56 @@
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Check11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...4 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Public</w:t>
             </w:r>
@@ -5731,57 +5740,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="005B710E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -5797,57 +5806,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="005B710E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -6055,57 +6064,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="005B710E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -6121,57 +6130,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="005B710E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -6332,57 +6341,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="Check14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="002C4412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6408,149 +6417,133 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Check15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="002C4412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local </w:t>
-[...8 lines deleted...]
-              <w:t>Newspapers</w:t>
+              <w:t>Local Newspapers</w:t>
             </w:r>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Check16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -6593,57 +6586,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Check17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="002C4412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6668,57 +6661,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="33" w:name="Check18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="002C4412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6743,57 +6736,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="34" w:name="Check19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="002C4412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6854,57 +6847,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="35" w:name="Check20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6992,57 +6985,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -7097,57 +7090,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -7423,57 +7416,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -7489,57 +7482,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -7597,57 +7590,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -7663,57 +7656,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -7771,57 +7764,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -7837,57 +7830,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -8093,57 +8086,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -8161,57 +8154,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -8380,57 +8373,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -8448,57 +8441,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -8667,57 +8660,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -8735,57 +8728,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -8954,57 +8947,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9022,57 +9015,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9222,57 +9215,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9290,57 +9283,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9510,57 +9503,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9578,57 +9571,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9797,57 +9790,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -9865,57 +9858,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -10084,57 +10077,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -10152,57 +10145,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -10371,57 +10364,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -10439,57 +10432,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00D448D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -10831,57 +10824,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -10897,57 +10890,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11016,57 +11009,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11082,57 +11075,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11283,57 +11276,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11349,57 +11342,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11459,57 +11452,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11525,57 +11518,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11645,57 +11638,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11711,57 +11704,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11831,57 +11824,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -11897,57 +11890,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12017,57 +12010,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12083,57 +12076,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12193,57 +12186,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12259,57 +12252,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12500,57 +12493,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12566,57 +12559,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12676,57 +12669,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12742,57 +12735,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -12935,57 +12928,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13001,57 +12994,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13105,57 +13098,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13207,57 +13200,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD37A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13359,57 +13352,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13425,57 +13418,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13541,69 +13534,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Touring Camping </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Caravan Parks</w:t>
+              <w:t>Touring Camping And Caravan Parks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="2334B014" w14:textId="77777777" w:rsidTr="00577ACD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5121" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065A237C" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00111564">
@@ -13636,57 +13611,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13702,57 +13677,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13812,57 +13787,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13878,57 +13853,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -13994,69 +13969,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recreational, Entertainment </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Sports Facilities</w:t>
+              <w:t>Recreational, Entertainment And Sports Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="23FD3C62" w14:textId="77777777" w:rsidTr="00577ACD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5121" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A6725B2" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00111564" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00111564">
@@ -14089,57 +14046,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -14155,57 +14112,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -14517,57 +14474,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -14583,57 +14540,57 @@
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="004F2B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F2B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C83E42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -14698,69 +14655,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="004660DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signs Detail </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Location</w:t>
+              <w:t>Signs Detail And Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="1B6287FB" w14:textId="77777777" w:rsidTr="00577ACD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="872"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9232" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D2C9D4D" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00DC71D2" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -15209,132 +15148,96 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F106A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please indicate the location(s) where you would like</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> your signing to commence and</w:t>
             </w:r>
             <w:r w:rsidRPr="009F106A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> which direction you would like </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> from.</w:t>
+              <w:t xml:space="preserve"> which direction you would like signing from.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A9015A0" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="006143B7" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006143B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Where possible, please describe location by using road number; road/street name; junction name; Ordnance Survey grid reference etc. and/or by including a map.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="549A44A2" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="006143B7" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D47ECD1" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006143B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direction of travel can be indicated in the format 'from Dorchester direction' for example.  If it is required from both </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> please write 'from both directions'</w:t>
+              <w:t>Direction of travel can be indicated in the format 'from Dorchester direction' for example.  If it is required from both directions please write 'from both directions'</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B54F255" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="009F106A" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="4E2EEB52" w14:textId="77777777" w:rsidTr="00577ACD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
@@ -16009,115 +15912,111 @@
         <w:t>brown tourism</w:t>
       </w:r>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> signing by Dorset Council and confirm that all the information given above is correct to the best of my knowledge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AA1776" w14:textId="77777777" w:rsidR="0004680C" w:rsidRDefault="0004680C" w:rsidP="0004680C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I understand that even if my application initially qualifies, Dorset Council may refuse signs at the detailed design stage for road safety, traffic management or environmental </w:t>
+        <w:t>I understand that even if my application initially qualifies, Dorset Council may refuse signs at the detailed design stage for road safety, traffic management or environmental reasons</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0004680C">
+    </w:p>
+    <w:p w14:paraId="15741B17" w14:textId="77777777" w:rsidR="0004680C" w:rsidRPr="0004680C" w:rsidRDefault="0004680C" w:rsidP="0004680C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>reasons</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="15741B17" w14:textId="77777777" w:rsidR="0004680C" w:rsidRPr="0004680C" w:rsidRDefault="0004680C" w:rsidP="0004680C">
-[...8 lines deleted...]
-    <w:p w14:paraId="024468F7" w14:textId="753F4102" w:rsidR="00577ACD" w:rsidRDefault="0004680C" w:rsidP="0004680C">
+    <w:p w14:paraId="024468F7" w14:textId="39C26446" w:rsidR="00577ACD" w:rsidRDefault="0004680C" w:rsidP="0004680C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non refundable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> charge of £</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>331</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0004680C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16678,62 +16577,52 @@
         </w:rPr>
         <w:t xml:space="preserve">If you wish to discuss any matters </w:t>
       </w:r>
       <w:r w:rsidR="00D176A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relating to</w:t>
       </w:r>
       <w:r w:rsidR="00F13C72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D176A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">this </w:t>
+        <w:t>this application</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006439A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F14D49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F14D49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sign Shop</w:t>
@@ -17249,58 +17138,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="56"/>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
@@ -17352,58 +17241,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="57"/>
             <w:r w:rsidRPr="00302F7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -17461,58 +17350,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577ACD" w:rsidRPr="004660DB" w14:paraId="5E72F91C" w14:textId="77777777" w:rsidTr="00577ACD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2053"/>
         </w:trPr>
         <w:tc>
@@ -17548,58 +17437,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="59" w:name="Check24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="54277184" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17617,58 +17506,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="60" w:name="Check25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="60"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      Urban   </w:t>
             </w:r>
             <w:r>
@@ -17676,58 +17565,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="61" w:name="Check26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="61"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">        AONB etc   </w:t>
             </w:r>
             <w:r>
@@ -17735,58 +17624,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="62" w:name="Check27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="62"/>
           </w:p>
           <w:p w14:paraId="083AC606" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17836,58 +17725,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="63" w:name="Check28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="63"/>
           </w:p>
           <w:p w14:paraId="51CB8B53" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17905,58 +17794,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="64" w:name="Check29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
@@ -18059,58 +17948,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="65" w:name="Check30"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="65"/>
           </w:p>
           <w:p w14:paraId="42357BD1" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -18152,58 +18041,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="66" w:name="Check31"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="66"/>
           </w:p>
           <w:p w14:paraId="18DBE003" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -18237,58 +18126,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="67" w:name="Check32"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="67"/>
           </w:p>
           <w:p w14:paraId="462D99D2" w14:textId="77777777" w:rsidR="00577ACD" w:rsidRPr="00302F7B" w:rsidRDefault="00577ACD" w:rsidP="00577ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -18330,172 +18219,172 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="68" w:name="Check33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BCB8F9E" w14:textId="77777777" w:rsidR="00945DF8" w:rsidRPr="000F2806" w:rsidRDefault="00945DF8" w:rsidP="00CA0D07"/>
     <w:sectPr w:rsidR="00945DF8" w:rsidRPr="000F2806">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CC1ED5D" w14:textId="77777777" w:rsidR="00EA666F" w:rsidRDefault="00EA666F">
+    <w:p w14:paraId="142AF8E9" w14:textId="77777777" w:rsidR="00583891" w:rsidRDefault="00583891">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40930A11" w14:textId="77777777" w:rsidR="00EA666F" w:rsidRDefault="00EA666F">
+    <w:p w14:paraId="26BFF13E" w14:textId="77777777" w:rsidR="00583891" w:rsidRDefault="00583891">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18B5069C" w14:textId="77777777" w:rsidR="00DC0A17" w:rsidRDefault="004A2A1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C433A3D" wp14:editId="4A1E2115">
           <wp:extent cx="5486400" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:docPr id="2" name="Picture 2" descr="Info sheet portrait DCC footer"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="Info sheet portrait DCC footer"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -18520,70 +18409,70 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="73CB4C09" w14:textId="77777777" w:rsidR="00DC0A17" w:rsidRDefault="00DC0A17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="704A0101" w14:textId="77777777" w:rsidR="00EA666F" w:rsidRDefault="00EA666F">
+    <w:p w14:paraId="42795417" w14:textId="77777777" w:rsidR="00583891" w:rsidRDefault="00583891">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BF55F8F" w14:textId="77777777" w:rsidR="00EA666F" w:rsidRDefault="00EA666F">
+    <w:p w14:paraId="4A780C61" w14:textId="77777777" w:rsidR="00583891" w:rsidRDefault="00583891">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F8C292D" w14:textId="77777777" w:rsidR="00DC0A17" w:rsidRDefault="007B0212">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="658450D9" wp14:editId="201E7A36">
           <wp:extent cx="1609265" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Dorset Council logo COLOUR (JPEG) (002).jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -18605,51 +18494,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F146ECE" w14:textId="77777777" w:rsidR="00DC0A17" w:rsidRDefault="00DC0A17">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1DEB84F1" w14:textId="77777777" w:rsidR="00DC0A17" w:rsidRDefault="00DC0A17">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143739AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="070C9E60"/>
     <w:lvl w:ilvl="0" w:tplc="BE52DA56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00030409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21072,95 +20961,98 @@
   <w:num w:numId="12" w16cid:durableId="184248380">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1132361097">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="211776703">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1232276222">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="971252700">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1363507737">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1448356514">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A2A1F"/>
     <w:rsid w:val="0004680C"/>
     <w:rsid w:val="000B5539"/>
+    <w:rsid w:val="001D3811"/>
     <w:rsid w:val="002570BC"/>
     <w:rsid w:val="00315C2A"/>
     <w:rsid w:val="003A366A"/>
     <w:rsid w:val="003C797D"/>
     <w:rsid w:val="00416421"/>
     <w:rsid w:val="00430165"/>
     <w:rsid w:val="004A2A1F"/>
+    <w:rsid w:val="00513868"/>
     <w:rsid w:val="005343B0"/>
     <w:rsid w:val="00560CF1"/>
     <w:rsid w:val="00577ACD"/>
+    <w:rsid w:val="00583891"/>
     <w:rsid w:val="00594A32"/>
     <w:rsid w:val="006439A0"/>
     <w:rsid w:val="00666108"/>
     <w:rsid w:val="006B27F4"/>
     <w:rsid w:val="006C11B9"/>
     <w:rsid w:val="006C1F76"/>
     <w:rsid w:val="006F5DDE"/>
     <w:rsid w:val="007A1095"/>
     <w:rsid w:val="007B0212"/>
     <w:rsid w:val="00892050"/>
     <w:rsid w:val="00936706"/>
     <w:rsid w:val="00945DF8"/>
     <w:rsid w:val="00965BE8"/>
     <w:rsid w:val="0097172B"/>
     <w:rsid w:val="00982F7F"/>
     <w:rsid w:val="00A33136"/>
     <w:rsid w:val="00A422C5"/>
     <w:rsid w:val="00AF63A7"/>
     <w:rsid w:val="00B81081"/>
     <w:rsid w:val="00BD1D15"/>
     <w:rsid w:val="00C14380"/>
     <w:rsid w:val="00C7584B"/>
     <w:rsid w:val="00CA0D07"/>
     <w:rsid w:val="00D176A7"/>
     <w:rsid w:val="00D20C1E"/>
@@ -21182,51 +21074,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FF56BF2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2B5B7BCB-8799-4404-8ED0-63AB149AFBCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -21628,51 +21520,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="007B0212"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="007B0212"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21914,51 +21806,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>1564</Words>
   <Characters>8920</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Brown tourism sign application form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dorset County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>